--- v1 (2026-02-28)
+++ v2 (2026-04-29)
@@ -1,82 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iibidom-my.sharepoint.com/personal/rmorillo_iibi_gob_do/Documents/Documentos/Informacion Portal de Transparencia/Informacion Portal 2025/12- Diciembre 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{C7E44CAF-4C73-4EAC-A0A5-F8CE325A417B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B3973701-F019-4EFF-86BC-7FEDDB51041E}"/>
+  <xr:revisionPtr revIDLastSave="40" documentId="8_{C7E44CAF-4C73-4EAC-A0A5-F8CE325A417B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CCFAE1D3-5D26-4321-92FF-736516EC65A6}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{3109426B-7EDE-41EF-BD02-4349548D17DC}"/>
   </bookViews>
   <sheets>
     <sheet name="DATOS ABIERTOS OAI A DICIEMBRE " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...4 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="23">
   <si>
     <t xml:space="preserve">MEDIO DE SOLICITUD </t>
   </si>
   <si>
     <t>CANTIDAD DE SOLICITUDES</t>
   </si>
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>FISICA</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>ELECTRÓNICA</t>
   </si>
@@ -180,51 +174,55 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -503,290 +501,276 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BF1B163-A3E8-4261-9547-59D4D401764A}">
   <sheetPr>
     <tabColor rgb="FF70AD47"/>
   </sheetPr>
-  <dimension ref="A1:G990"/>
+  <dimension ref="A1:D481"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A467" workbookViewId="0">
-      <selection activeCell="G476" sqref="G476"/>
+    <sheetView tabSelected="1" topLeftCell="A473" workbookViewId="0">
+      <selection activeCell="G481" sqref="G481"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
-    <col min="6" max="6" width="23.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="27" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="5">
         <v>2018</v>
       </c>
-      <c r="F3" s="3"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>311</v>
       </c>
       <c r="B4" s="4">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="5">
         <v>2018</v>
       </c>
-      <c r="F4" s="3"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="4">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5">
         <v>2018</v>
       </c>
-      <c r="F5" s="3"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4">
         <v>0</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="5">
         <v>2018</v>
       </c>
-      <c r="F6" s="3"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5">
         <v>2018</v>
       </c>
-      <c r="F7" s="3"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>0</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>311</v>
       </c>
       <c r="B9" s="4">
         <v>0</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>311</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="4">
         <v>1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="4">
         <v>0</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="5">
         <v>2018</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="5">
         <v>2018</v>
@@ -7060,720 +7044,256 @@
       <c r="C465" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D465" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="4">
         <v>0</v>
       </c>
       <c r="C466" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D466" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="B467" s="4">
+        <v>0</v>
+      </c>
       <c r="C467" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D467" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>6</v>
       </c>
+      <c r="B468" s="4">
+        <v>0</v>
+      </c>
       <c r="C468" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D468" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A469" s="3">
         <v>311</v>
       </c>
+      <c r="B469" s="4">
+        <v>0</v>
+      </c>
       <c r="C469" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D469" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="B470" s="4">
+        <v>0</v>
+      </c>
       <c r="C470" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D470" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="B471" s="4">
+        <v>0</v>
+      </c>
       <c r="C471" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D471" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="B472" s="4">
+        <v>0</v>
+      </c>
       <c r="C472" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D472" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
         <v>6</v>
       </c>
+      <c r="B473" s="4">
+        <v>0</v>
+      </c>
       <c r="C473" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D473" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="3">
         <v>311</v>
       </c>
+      <c r="B474" s="4">
+        <v>0</v>
+      </c>
       <c r="C474" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D474" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="B475" s="4">
+        <v>0</v>
+      </c>
       <c r="C475" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D475" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A476" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="B476" s="4">
+        <v>0</v>
+      </c>
       <c r="C476" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D476" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="B477" s="4">
+        <v>0</v>
+      </c>
       <c r="C477" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D477" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
         <v>6</v>
       </c>
+      <c r="B478" s="4">
+        <v>0</v>
+      </c>
       <c r="C478" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D478" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="3">
         <v>311</v>
       </c>
+      <c r="B479" s="4">
+        <v>0</v>
+      </c>
       <c r="C479" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D479" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="B480" s="4">
+        <v>0</v>
+      </c>
       <c r="C480" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D480" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="B481" s="4">
+        <v>0</v>
+      </c>
       <c r="C481" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D481" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="482" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...507 lines deleted...]
-    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75000000000000011" bottom="0.75000000000000011" header="0.51180555555555507" footer="0.51180555555555507"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">