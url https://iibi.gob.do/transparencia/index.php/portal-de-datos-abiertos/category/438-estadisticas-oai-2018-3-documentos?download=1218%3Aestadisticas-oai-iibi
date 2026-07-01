--- v2 (2026-04-29)
+++ v3 (2026-07-01)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iibidom-my.sharepoint.com/personal/rmorillo_iibi_gob_do/Documents/Documentos/Informacion Portal de Transparencia/Informacion Portal 2025/12- Diciembre 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iibidom-my.sharepoint.com/personal/rmorillo_iibi_gob_do/Documents/Documentos/Informacion Portal de Transparencia/Informacion Portal 2026/3- Marzo/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="40" documentId="8_{C7E44CAF-4C73-4EAC-A0A5-F8CE325A417B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CCFAE1D3-5D26-4321-92FF-736516EC65A6}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="8_{98786AAE-8A67-454D-BF83-118F2DC560B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FF2F019-CEC7-4ADF-BF45-27052BC555D1}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{3109426B-7EDE-41EF-BD02-4349548D17DC}"/>
   </bookViews>
   <sheets>
     <sheet name="DATOS ABIERTOS OAI A DICIEMBRE " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="23">
   <si>
     <t xml:space="preserve">MEDIO DE SOLICITUD </t>
   </si>
   <si>
     <t>CANTIDAD DE SOLICITUDES</t>
   </si>
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>FISICA</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>ELECTRÓNICA</t>
   </si>
   <si>
     <t>SAIP</t>
   </si>
   <si>
@@ -139,65 +139,68 @@
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
@@ -501,63 +504,62 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BF1B163-A3E8-4261-9547-59D4D401764A}">
   <sheetPr>
     <tabColor rgb="FF70AD47"/>
   </sheetPr>
-  <dimension ref="A1:D481"/>
+  <dimension ref="A1:D496"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A473" workbookViewId="0">
-      <selection activeCell="G481" sqref="G481"/>
+    <sheetView tabSelected="1" topLeftCell="A488" workbookViewId="0">
+      <selection activeCell="B504" sqref="B504"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="5" customWidth="1"/>
-    <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>5</v>
@@ -7248,50 +7250,260 @@
       <c r="A480" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B480" s="4">
         <v>0</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D480" s="5">
         <v>2025</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B481" s="4">
         <v>0</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D481" s="5">
         <v>2025</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A482" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B482" s="4">
+        <v>0</v>
+      </c>
+      <c r="C482" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>6</v>
+      </c>
+      <c r="B483" s="4">
+        <v>0</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A484" s="3">
+        <v>311</v>
+      </c>
+      <c r="B484" s="4">
+        <v>0</v>
+      </c>
+      <c r="C484" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A485" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B485" s="4">
+        <v>0</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A486" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B486" s="4">
+        <v>0</v>
+      </c>
+      <c r="C486" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A487" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B487" s="4">
+        <v>0</v>
+      </c>
+      <c r="C487" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D487" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>6</v>
+      </c>
+      <c r="B488" s="4">
+        <v>0</v>
+      </c>
+      <c r="C488" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D488" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A489" s="3">
+        <v>311</v>
+      </c>
+      <c r="B489" s="4">
+        <v>0</v>
+      </c>
+      <c r="C489" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D489" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A490" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B490" s="4">
+        <v>0</v>
+      </c>
+      <c r="C490" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D490" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A491" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B491" s="4">
+        <v>0</v>
+      </c>
+      <c r="C491" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D491" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A492" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B492" s="4">
+        <v>0</v>
+      </c>
+      <c r="C492" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D492" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>6</v>
+      </c>
+      <c r="B493" s="4">
+        <v>0</v>
+      </c>
+      <c r="C493" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D493" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A494" s="3">
+        <v>311</v>
+      </c>
+      <c r="B494" s="4">
+        <v>0</v>
+      </c>
+      <c r="C494" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D494" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A495" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B495" s="4">
+        <v>0</v>
+      </c>
+      <c r="C495" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D495" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A496" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B496" s="4">
+        <v>0</v>
+      </c>
+      <c r="C496" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D496" s="5">
+        <v>2026</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75000000000000011" bottom="0.75000000000000011" header="0.51180555555555507" footer="0.51180555555555507"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>